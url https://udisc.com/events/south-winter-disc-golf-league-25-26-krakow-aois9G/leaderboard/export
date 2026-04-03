--- v0 (2026-02-13)
+++ v1 (2026-04-03)
@@ -7903,273 +7903,276 @@
       </c>
       <c r="Q126">
         <v>4</v>
       </c>
       <c r="R126">
         <v>4</v>
       </c>
       <c r="S126">
         <v>3</v>
       </c>
       <c r="T126">
         <v>3</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
         <v>RAF</v>
       </c>
       <c r="B127" t="str">
         <v>T23</v>
       </c>
       <c r="C127">
         <v>23</v>
       </c>
       <c r="D127" t="str">
-        <v>Kacper Galias</v>
+        <v>Marek Czyż</v>
       </c>
       <c r="E127">
         <v>2</v>
       </c>
       <c r="F127">
         <v>29</v>
       </c>
       <c r="G127">
-        <v>3</v>
+        <v>4</v>
+      </c>
+      <c r="H127">
+        <v>322183</v>
       </c>
       <c r="I127" t="str">
-        <v>kacpidzi</v>
+        <v>jenymaras</v>
       </c>
       <c r="J127">
         <v>2</v>
       </c>
       <c r="K127">
         <v>29</v>
       </c>
       <c r="L127">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M127">
         <v>3</v>
       </c>
       <c r="N127">
         <v>3</v>
       </c>
       <c r="O127">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P127">
         <v>4</v>
       </c>
       <c r="Q127">
         <v>4</v>
       </c>
       <c r="R127">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S127">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T127">
         <v>2</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
         <v>RAF</v>
       </c>
       <c r="B128" t="str">
         <v>T23</v>
       </c>
       <c r="C128">
         <v>23</v>
       </c>
       <c r="D128" t="str">
-        <v>Konrad Bartlewicz</v>
+        <v>Kacper Galias</v>
       </c>
       <c r="E128">
         <v>2</v>
       </c>
       <c r="F128">
         <v>29</v>
       </c>
       <c r="G128">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I128" t="str">
-        <v>caundy</v>
+        <v>kacpidzi</v>
       </c>
       <c r="J128">
         <v>2</v>
       </c>
       <c r="K128">
         <v>29</v>
       </c>
       <c r="L128">
         <v>3</v>
       </c>
       <c r="M128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N128">
         <v>3</v>
       </c>
       <c r="O128">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P128">
         <v>4</v>
       </c>
       <c r="Q128">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R128">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="S128">
         <v>3</v>
       </c>
       <c r="T128">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
         <v>RAF</v>
       </c>
       <c r="B129" t="str">
         <v>T23</v>
       </c>
       <c r="C129">
         <v>23</v>
       </c>
       <c r="D129" t="str">
-        <v>Marcin Stożek</v>
+        <v>Konrad Bartlewicz</v>
       </c>
       <c r="E129">
         <v>2</v>
       </c>
       <c r="F129">
         <v>29</v>
       </c>
       <c r="G129">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I129" t="str">
-        <v>keshy12</v>
+        <v>caundy</v>
       </c>
       <c r="J129">
         <v>2</v>
       </c>
       <c r="K129">
         <v>29</v>
       </c>
       <c r="L129">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M129">
         <v>2</v>
       </c>
       <c r="N129">
         <v>3</v>
       </c>
       <c r="O129">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P129">
         <v>4</v>
       </c>
       <c r="Q129">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="R129">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="S129">
         <v>3</v>
       </c>
       <c r="T129">
         <v>3</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
         <v>RAF</v>
       </c>
       <c r="B130" t="str">
         <v>T23</v>
       </c>
       <c r="C130">
         <v>23</v>
       </c>
       <c r="D130" t="str">
-        <v>Marek Czyż</v>
+        <v>Marcin Stożek</v>
       </c>
       <c r="E130">
         <v>2</v>
       </c>
       <c r="F130">
         <v>29</v>
       </c>
       <c r="G130">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I130" t="str">
-        <v>jenymaras</v>
+        <v>keshy12</v>
       </c>
       <c r="J130">
         <v>2</v>
       </c>
       <c r="K130">
         <v>29</v>
       </c>
       <c r="L130">
         <v>2</v>
       </c>
       <c r="M130">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N130">
         <v>3</v>
       </c>
       <c r="O130">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P130">
         <v>4</v>
       </c>
       <c r="Q130">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="R130">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S130">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T130">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
         <v>RAF</v>
       </c>
       <c r="B131" t="str">
         <v>T23</v>
       </c>
       <c r="C131">
         <v>23</v>
       </c>
       <c r="D131" t="str">
         <v>Szymon Rolnik</v>
       </c>
       <c r="E131">
         <v>2</v>
       </c>
       <c r="F131">
         <v>29</v>
       </c>
       <c r="G131">
         <v>3</v>
       </c>
       <c r="I131" t="str">
@@ -8331,51 +8334,51 @@
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
         <v>RAF</v>
       </c>
       <c r="B134" t="str">
         <v>T32</v>
       </c>
       <c r="C134">
         <v>32</v>
       </c>
       <c r="D134" t="str">
         <v>Michal Klucinski</v>
       </c>
       <c r="E134">
         <v>3</v>
       </c>
       <c r="F134">
         <v>30</v>
       </c>
       <c r="G134">
         <v>3</v>
       </c>
       <c r="I134" t="str">
-        <v>klucinski</v>
+        <v>michauk</v>
       </c>
       <c r="J134">
         <v>3</v>
       </c>
       <c r="K134">
         <v>30</v>
       </c>
       <c r="L134">
         <v>3</v>
       </c>
       <c r="M134">
         <v>2</v>
       </c>
       <c r="N134">
         <v>3</v>
       </c>
       <c r="O134">
         <v>4</v>
       </c>
       <c r="P134">
         <v>4</v>
       </c>
       <c r="Q134">
         <v>4</v>
       </c>
@@ -12449,2448 +12452,2460 @@
       </c>
       <c r="P203">
         <v>4</v>
       </c>
       <c r="Q203">
         <v>3</v>
       </c>
       <c r="R203">
         <v>4</v>
       </c>
       <c r="S203">
         <v>4</v>
       </c>
       <c r="T203">
         <v>3</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
         <v>RAF</v>
       </c>
       <c r="B204" t="str">
         <v>DUP</v>
       </c>
       <c r="D204" t="str">
-        <v>Adam Woźniacki</v>
+        <v>Marek Czyż</v>
       </c>
       <c r="E204">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F204">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="G204">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="H204">
+        <v>322183</v>
       </c>
       <c r="I204" t="str">
-        <v>truskawa</v>
+        <v>jenymaras</v>
       </c>
       <c r="J204">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="K204">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="L204">
         <v>3</v>
       </c>
       <c r="M204">
         <v>3</v>
       </c>
       <c r="N204">
         <v>3</v>
       </c>
       <c r="O204">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="P204">
         <v>4</v>
       </c>
       <c r="Q204">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R204">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S204">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="T204">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
         <v>RAF</v>
       </c>
       <c r="B205" t="str">
         <v>DUP</v>
       </c>
       <c r="D205" t="str">
-        <v>Adam Woźniacki</v>
+        <v>Marek Czyż</v>
       </c>
       <c r="E205">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F205">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G205">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="H205">
+        <v>322183</v>
       </c>
       <c r="I205" t="str">
-        <v>truskawa</v>
+        <v>jenymaras</v>
       </c>
       <c r="J205">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="K205">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="L205">
         <v>3</v>
       </c>
       <c r="M205">
         <v>3</v>
       </c>
       <c r="N205">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O205">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P205">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q205">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R205">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S205">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T205">
         <v>3</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
         <v>RAF</v>
       </c>
       <c r="B206" t="str">
         <v>DUP</v>
       </c>
       <c r="D206" t="str">
-        <v>Antoni Zimoch</v>
+        <v>Marek Czyż</v>
       </c>
       <c r="E206">
         <v>2</v>
       </c>
       <c r="F206">
         <v>29</v>
       </c>
       <c r="G206">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="H206">
+        <v>322183</v>
       </c>
       <c r="I206" t="str">
-        <v>antekz</v>
+        <v>jenymaras</v>
       </c>
       <c r="J206">
         <v>2</v>
       </c>
       <c r="K206">
         <v>29</v>
       </c>
       <c r="L206">
         <v>3</v>
       </c>
       <c r="M206">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N206">
         <v>3</v>
       </c>
       <c r="O206">
         <v>3</v>
       </c>
       <c r="P206">
         <v>4</v>
       </c>
       <c r="Q206">
         <v>3</v>
       </c>
       <c r="R206">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S206">
         <v>3</v>
       </c>
       <c r="T206">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
         <v>RAF</v>
       </c>
       <c r="B207" t="str">
         <v>DUP</v>
       </c>
       <c r="D207" t="str">
-        <v>Antoni Zimoch</v>
+        <v>Marek Czyż</v>
       </c>
       <c r="E207">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F207">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G207">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="H207">
+        <v>322183</v>
       </c>
       <c r="I207" t="str">
-        <v>antekz</v>
+        <v>jenymaras</v>
       </c>
       <c r="J207">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K207">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="L207">
         <v>3</v>
       </c>
       <c r="M207">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N207">
         <v>2</v>
       </c>
       <c r="O207">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P207">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q207">
         <v>3</v>
       </c>
       <c r="R207">
         <v>5</v>
       </c>
       <c r="S207">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="T207">
         <v>3</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
         <v>RAF</v>
       </c>
       <c r="B208" t="str">
         <v>DUP</v>
       </c>
       <c r="D208" t="str">
-        <v>Antoni Zimoch</v>
+        <v>Adam Woźniacki</v>
       </c>
       <c r="E208">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F208">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="G208">
         <v>3</v>
       </c>
       <c r="I208" t="str">
-        <v>antekz</v>
+        <v>truskawa</v>
       </c>
       <c r="J208">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="K208">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="L208">
         <v>3</v>
       </c>
       <c r="M208">
         <v>3</v>
       </c>
       <c r="N208">
         <v>3</v>
       </c>
       <c r="O208">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="P208">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q208">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="R208">
         <v>4</v>
       </c>
       <c r="S208">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="T208">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
         <v>RAF</v>
       </c>
       <c r="B209" t="str">
         <v>DUP</v>
       </c>
       <c r="D209" t="str">
-        <v>Antoni Zimoch</v>
+        <v>Adam Woźniacki</v>
       </c>
       <c r="E209">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F209">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G209">
         <v>1</v>
       </c>
       <c r="I209" t="str">
-        <v>antekz</v>
+        <v>truskawa</v>
       </c>
       <c r="J209">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="K209">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L209">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M209">
         <v>3</v>
       </c>
       <c r="N209">
         <v>3</v>
       </c>
       <c r="O209">
         <v>4</v>
       </c>
       <c r="P209">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q209">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="R209">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S209">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="T209">
         <v>3</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
         <v>RAF</v>
       </c>
       <c r="B210" t="str">
         <v>DUP</v>
       </c>
       <c r="D210" t="str">
-        <v>Bartosz Żurek</v>
+        <v>Antoni Zimoch</v>
       </c>
       <c r="E210">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F210">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G210">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I210" t="str">
-        <v>zureekk</v>
+        <v>antekz</v>
       </c>
       <c r="J210">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K210">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L210">
         <v>3</v>
       </c>
       <c r="M210">
         <v>3</v>
       </c>
       <c r="N210">
         <v>3</v>
       </c>
       <c r="O210">
         <v>3</v>
       </c>
       <c r="P210">
         <v>4</v>
       </c>
       <c r="Q210">
         <v>3</v>
       </c>
       <c r="R210">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S210">
         <v>3</v>
       </c>
       <c r="T210">
         <v>2</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
         <v>RAF</v>
       </c>
       <c r="B211" t="str">
         <v>DUP</v>
       </c>
       <c r="D211" t="str">
-        <v>Bartosz Żurek</v>
+        <v>Antoni Zimoch</v>
       </c>
       <c r="E211">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F211">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G211">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I211" t="str">
-        <v>zureekk</v>
+        <v>antekz</v>
       </c>
       <c r="J211">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="K211">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="L211">
         <v>3</v>
       </c>
       <c r="M211">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N211">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O211">
         <v>3</v>
       </c>
       <c r="P211">
         <v>4</v>
       </c>
       <c r="Q211">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R211">
         <v>5</v>
       </c>
       <c r="S211">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="T211">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
         <v>RAF</v>
       </c>
       <c r="B212" t="str">
         <v>DUP</v>
       </c>
       <c r="D212" t="str">
-        <v>Bartosz Żurek</v>
+        <v>Antoni Zimoch</v>
       </c>
       <c r="E212">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F212">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G212">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I212" t="str">
-        <v>zureekk</v>
+        <v>antekz</v>
       </c>
       <c r="J212">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K212">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L212">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M212">
         <v>3</v>
       </c>
       <c r="N212">
         <v>3</v>
       </c>
       <c r="O212">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P212">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q212">
         <v>4</v>
       </c>
       <c r="R212">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S212">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T212">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
         <v>RAF</v>
       </c>
       <c r="B213" t="str">
         <v>DUP</v>
       </c>
       <c r="D213" t="str">
-        <v>Bartosz Żurek</v>
+        <v>Antoni Zimoch</v>
       </c>
       <c r="E213">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F213">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="G213">
         <v>1</v>
       </c>
       <c r="I213" t="str">
-        <v>zureekk</v>
+        <v>antekz</v>
       </c>
       <c r="J213">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K213">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="L213">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M213">
         <v>3</v>
       </c>
       <c r="N213">
         <v>3</v>
       </c>
       <c r="O213">
         <v>4</v>
       </c>
       <c r="P213">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q213">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="R213">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S213">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T213">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
         <v>RAF</v>
       </c>
       <c r="B214" t="str">
         <v>DUP</v>
       </c>
       <c r="D214" t="str">
-        <v>Bernard Zaczyński</v>
+        <v>Bartosz Żurek</v>
       </c>
       <c r="E214">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F214">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="G214">
         <v>4</v>
       </c>
       <c r="I214" t="str">
-        <v>bernos</v>
+        <v>zureekk</v>
       </c>
       <c r="J214">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="K214">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="L214">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M214">
         <v>3</v>
       </c>
       <c r="N214">
         <v>3</v>
       </c>
       <c r="O214">
         <v>3</v>
       </c>
       <c r="P214">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q214">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R214">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="S214">
         <v>3</v>
       </c>
       <c r="T214">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
         <v>RAF</v>
       </c>
       <c r="B215" t="str">
         <v>DUP</v>
       </c>
       <c r="D215" t="str">
-        <v>Bernard Zaczyński</v>
+        <v>Bartosz Żurek</v>
       </c>
       <c r="E215">
-        <v>-2</v>
+        <v>4</v>
       </c>
       <c r="F215">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="G215">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I215" t="str">
-        <v>bernos</v>
+        <v>zureekk</v>
       </c>
       <c r="J215">
-        <v>-2</v>
+        <v>4</v>
       </c>
       <c r="K215">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="L215">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M215">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N215">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O215">
         <v>3</v>
       </c>
       <c r="P215">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q215">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="R215">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="S215">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T215">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
         <v>RAF</v>
       </c>
       <c r="B216" t="str">
         <v>DUP</v>
       </c>
       <c r="D216" t="str">
-        <v>Bernard Zaczyński</v>
+        <v>Bartosz Żurek</v>
       </c>
       <c r="E216">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F216">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G216">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I216" t="str">
-        <v>bernos</v>
+        <v>zureekk</v>
       </c>
       <c r="J216">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K216">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="L216">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M216">
         <v>3</v>
       </c>
       <c r="N216">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O216">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="P216">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q216">
         <v>4</v>
       </c>
       <c r="R216">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S216">
         <v>3</v>
       </c>
       <c r="T216">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
         <v>RAF</v>
       </c>
       <c r="B217" t="str">
         <v>DUP</v>
       </c>
       <c r="D217" t="str">
-        <v>Dawid Golonka</v>
+        <v>Bartosz Żurek</v>
       </c>
       <c r="E217">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F217">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="G217">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I217" t="str">
-        <v>mrufaa</v>
+        <v>zureekk</v>
       </c>
       <c r="J217">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="K217">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="L217">
         <v>3</v>
       </c>
       <c r="M217">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N217">
         <v>3</v>
       </c>
       <c r="O217">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P217">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q217">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R217">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S217">
         <v>3</v>
       </c>
       <c r="T217">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
         <v>RAF</v>
       </c>
       <c r="B218" t="str">
         <v>DUP</v>
       </c>
       <c r="D218" t="str">
-        <v>Dawid Golonka</v>
+        <v>Bernard Zaczyński</v>
       </c>
       <c r="E218">
         <v>3</v>
       </c>
       <c r="F218">
         <v>30</v>
       </c>
       <c r="G218">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I218" t="str">
-        <v>mrufaa</v>
+        <v>bernos</v>
       </c>
       <c r="J218">
         <v>3</v>
       </c>
       <c r="K218">
         <v>30</v>
       </c>
       <c r="L218">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M218">
         <v>3</v>
       </c>
       <c r="N218">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O218">
         <v>3</v>
       </c>
       <c r="P218">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q218">
         <v>4</v>
       </c>
       <c r="R218">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="S218">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T218">
         <v>3</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
         <v>RAF</v>
       </c>
       <c r="B219" t="str">
         <v>DUP</v>
       </c>
       <c r="D219" t="str">
-        <v>Dawid Golonka</v>
+        <v>Bernard Zaczyński</v>
       </c>
       <c r="E219">
-        <v>5</v>
+        <v>-2</v>
       </c>
       <c r="F219">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="G219">
         <v>2</v>
       </c>
       <c r="I219" t="str">
-        <v>mrufaa</v>
+        <v>bernos</v>
       </c>
       <c r="J219">
-        <v>5</v>
+        <v>-2</v>
       </c>
       <c r="K219">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="L219">
         <v>4</v>
       </c>
       <c r="M219">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N219">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O219">
         <v>3</v>
       </c>
       <c r="P219">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="Q219">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="R219">
         <v>3</v>
       </c>
       <c r="S219">
         <v>3</v>
       </c>
       <c r="T219">
         <v>3</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
         <v>RAF</v>
       </c>
       <c r="B220" t="str">
         <v>DUP</v>
       </c>
       <c r="D220" t="str">
-        <v>Dawid Golonka</v>
+        <v>Bernard Zaczyński</v>
       </c>
       <c r="E220">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F220">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G220">
         <v>1</v>
       </c>
       <c r="I220" t="str">
-        <v>mrufaa</v>
+        <v>bernos</v>
       </c>
       <c r="J220">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K220">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="L220">
         <v>3</v>
       </c>
       <c r="M220">
         <v>3</v>
       </c>
       <c r="N220">
         <v>2</v>
       </c>
       <c r="O220">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P220">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q220">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R220">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S220">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T220">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
         <v>RAF</v>
       </c>
       <c r="B221" t="str">
         <v>DUP</v>
       </c>
       <c r="D221" t="str">
-        <v>Filip Florek</v>
+        <v>Dawid Golonka</v>
       </c>
       <c r="E221">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F221">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="G221">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I221" t="str">
-        <v>kinderekfilip</v>
+        <v>mrufaa</v>
       </c>
       <c r="J221">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="K221">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="L221">
         <v>3</v>
       </c>
       <c r="M221">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N221">
         <v>3</v>
       </c>
       <c r="O221">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P221">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q221">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="R221">
         <v>4</v>
       </c>
       <c r="S221">
         <v>3</v>
       </c>
       <c r="T221">
         <v>3</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
         <v>RAF</v>
       </c>
       <c r="B222" t="str">
         <v>DUP</v>
       </c>
       <c r="D222" t="str">
-        <v>Filip Florek</v>
+        <v>Dawid Golonka</v>
       </c>
       <c r="E222">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F222">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="G222">
         <v>3</v>
       </c>
       <c r="I222" t="str">
-        <v>kinderekfilip</v>
+        <v>mrufaa</v>
       </c>
       <c r="J222">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="K222">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="L222">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M222">
         <v>3</v>
       </c>
       <c r="N222">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O222">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P222">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Q222">
         <v>4</v>
       </c>
       <c r="R222">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S222">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T222">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
         <v>RAF</v>
       </c>
       <c r="B223" t="str">
         <v>DUP</v>
       </c>
       <c r="D223" t="str">
-        <v>Filip Florek</v>
+        <v>Dawid Golonka</v>
       </c>
       <c r="E223">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F223">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G223">
         <v>2</v>
       </c>
       <c r="I223" t="str">
-        <v>kinderekfilip</v>
+        <v>mrufaa</v>
       </c>
       <c r="J223">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K223">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L223">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M223">
         <v>3</v>
       </c>
       <c r="N223">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O223">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P223">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="Q223">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="R223">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S223">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T223">
         <v>3</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
         <v>RAF</v>
       </c>
       <c r="B224" t="str">
         <v>DUP</v>
       </c>
       <c r="D224" t="str">
-        <v>Filip Florek</v>
+        <v>Dawid Golonka</v>
       </c>
       <c r="E224">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F224">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G224">
         <v>1</v>
       </c>
       <c r="I224" t="str">
-        <v>kinderekfilip</v>
+        <v>mrufaa</v>
       </c>
       <c r="J224">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K224">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L224">
         <v>3</v>
       </c>
       <c r="M224">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N224">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O224">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P224">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q224">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="R224">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S224">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T224">
         <v>4</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
         <v>RAF</v>
       </c>
       <c r="B225" t="str">
         <v>DUP</v>
       </c>
       <c r="D225" t="str">
-        <v>Filip Piekara</v>
+        <v>Filip Florek</v>
       </c>
       <c r="E225">
         <v>6</v>
       </c>
       <c r="F225">
         <v>33</v>
       </c>
       <c r="G225">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I225" t="str">
-        <v>pieksa</v>
+        <v>kinderekfilip</v>
       </c>
       <c r="J225">
         <v>6</v>
       </c>
       <c r="K225">
         <v>33</v>
       </c>
       <c r="L225">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M225">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="N225">
         <v>3</v>
       </c>
       <c r="O225">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P225">
         <v>5</v>
       </c>
       <c r="Q225">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="R225">
         <v>4</v>
       </c>
       <c r="S225">
         <v>3</v>
       </c>
       <c r="T225">
         <v>3</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
         <v>RAF</v>
       </c>
       <c r="B226" t="str">
         <v>DUP</v>
       </c>
       <c r="D226" t="str">
-        <v>Filip Piekara</v>
+        <v>Filip Florek</v>
       </c>
       <c r="E226">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F226">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G226">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I226" t="str">
-        <v>pieksa</v>
+        <v>kinderekfilip</v>
       </c>
       <c r="J226">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K226">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L226">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M226">
         <v>3</v>
       </c>
       <c r="N226">
         <v>3</v>
       </c>
       <c r="O226">
         <v>5</v>
       </c>
       <c r="P226">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q226">
         <v>4</v>
       </c>
       <c r="R226">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S226">
         <v>3</v>
       </c>
       <c r="T226">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
         <v>RAF</v>
       </c>
       <c r="B227" t="str">
         <v>DUP</v>
       </c>
       <c r="D227" t="str">
-        <v>Filip Piekara</v>
+        <v>Filip Florek</v>
       </c>
       <c r="E227">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F227">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G227">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I227" t="str">
-        <v>pieksa</v>
+        <v>kinderekfilip</v>
       </c>
       <c r="J227">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K227">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="L227">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M227">
         <v>3</v>
       </c>
       <c r="N227">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O227">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P227">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q227">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="R227">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="S227">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="T227">
         <v>3</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
         <v>RAF</v>
       </c>
       <c r="B228" t="str">
         <v>DUP</v>
       </c>
       <c r="D228" t="str">
-        <v>Kacper Galias</v>
+        <v>Filip Florek</v>
       </c>
       <c r="E228">
         <v>5</v>
       </c>
       <c r="F228">
         <v>32</v>
       </c>
       <c r="G228">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I228" t="str">
-        <v>kacpidzi</v>
+        <v>kinderekfilip</v>
       </c>
       <c r="J228">
         <v>5</v>
       </c>
       <c r="K228">
         <v>32</v>
       </c>
       <c r="L228">
         <v>3</v>
       </c>
       <c r="M228">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N228">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O228">
         <v>4</v>
       </c>
       <c r="P228">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q228">
         <v>4</v>
       </c>
       <c r="R228">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S228">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T228">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
         <v>RAF</v>
       </c>
       <c r="B229" t="str">
         <v>DUP</v>
       </c>
       <c r="D229" t="str">
-        <v>Kacper Galias</v>
+        <v>Filip Piekara</v>
       </c>
       <c r="E229">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F229">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G229">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I229" t="str">
-        <v>kacpidzi</v>
+        <v>pieksa</v>
       </c>
       <c r="J229">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K229">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="L229">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M229">
         <v>3</v>
       </c>
       <c r="N229">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O229">
         <v>3</v>
       </c>
       <c r="P229">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q229">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="R229">
         <v>4</v>
       </c>
       <c r="S229">
         <v>3</v>
       </c>
       <c r="T229">
         <v>3</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
         <v>RAF</v>
       </c>
       <c r="B230" t="str">
         <v>DUP</v>
       </c>
       <c r="D230" t="str">
-        <v>Kacper Galias</v>
+        <v>Filip Piekara</v>
       </c>
       <c r="E230">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F230">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G230">
         <v>2</v>
       </c>
       <c r="I230" t="str">
-        <v>kacpidzi</v>
+        <v>pieksa</v>
       </c>
       <c r="J230">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K230">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L230">
         <v>3</v>
       </c>
       <c r="M230">
         <v>3</v>
       </c>
       <c r="N230">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O230">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P230">
         <v>4</v>
       </c>
       <c r="Q230">
         <v>4</v>
       </c>
       <c r="R230">
         <v>5</v>
       </c>
       <c r="S230">
         <v>3</v>
       </c>
       <c r="T230">
         <v>3</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
         <v>RAF</v>
       </c>
       <c r="B231" t="str">
         <v>DUP</v>
       </c>
       <c r="D231" t="str">
-        <v>Kacper Galias</v>
+        <v>Filip Piekara</v>
       </c>
       <c r="E231">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F231">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G231">
         <v>1</v>
       </c>
       <c r="I231" t="str">
-        <v>kacpidzi</v>
+        <v>pieksa</v>
       </c>
       <c r="J231">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K231">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L231">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M231">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N231">
         <v>3</v>
       </c>
       <c r="O231">
         <v>3</v>
       </c>
       <c r="P231">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q231">
         <v>5</v>
       </c>
       <c r="R231">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S231">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T231">
         <v>3</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
         <v>RAF</v>
       </c>
       <c r="B232" t="str">
         <v>DUP</v>
       </c>
       <c r="D232" t="str">
-        <v>Kacper Prasał</v>
+        <v>Kacper Galias</v>
       </c>
       <c r="E232">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F232">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G232">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I232" t="str">
-        <v>iamkapoi</v>
+        <v>kacpidzi</v>
       </c>
       <c r="J232">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K232">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L232">
         <v>3</v>
       </c>
       <c r="M232">
         <v>3</v>
       </c>
       <c r="N232">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="O232">
         <v>4</v>
       </c>
       <c r="P232">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q232">
         <v>4</v>
       </c>
       <c r="R232">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S232">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="T232">
         <v>3</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
         <v>RAF</v>
       </c>
       <c r="B233" t="str">
         <v>DUP</v>
       </c>
       <c r="D233" t="str">
-        <v>Kacper Prasał</v>
+        <v>Kacper Galias</v>
       </c>
       <c r="E233">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F233">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G233">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I233" t="str">
-        <v>iamkapoi</v>
+        <v>kacpidzi</v>
       </c>
       <c r="J233">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K233">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L233">
         <v>3</v>
       </c>
       <c r="M233">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N233">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O233">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P233">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q233">
         <v>3</v>
       </c>
       <c r="R233">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S233">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T233">
         <v>3</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
         <v>RAF</v>
       </c>
       <c r="B234" t="str">
         <v>DUP</v>
       </c>
       <c r="D234" t="str">
-        <v>Konrad Bartlewicz</v>
+        <v>Kacper Galias</v>
       </c>
       <c r="E234">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F234">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="G234">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I234" t="str">
-        <v>caundy</v>
+        <v>kacpidzi</v>
       </c>
       <c r="J234">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="K234">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="L234">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M234">
         <v>3</v>
       </c>
       <c r="N234">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O234">
         <v>4</v>
       </c>
       <c r="P234">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q234">
         <v>4</v>
       </c>
       <c r="R234">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S234">
         <v>3</v>
       </c>
       <c r="T234">
         <v>3</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
         <v>RAF</v>
       </c>
       <c r="B235" t="str">
         <v>DUP</v>
       </c>
       <c r="D235" t="str">
-        <v>Konrad Bartlewicz</v>
+        <v>Kacper Galias</v>
       </c>
       <c r="E235">
         <v>4</v>
       </c>
       <c r="F235">
         <v>31</v>
       </c>
       <c r="G235">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I235" t="str">
-        <v>caundy</v>
+        <v>kacpidzi</v>
       </c>
       <c r="J235">
         <v>4</v>
       </c>
       <c r="K235">
         <v>31</v>
       </c>
       <c r="L235">
         <v>3</v>
       </c>
       <c r="M235">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N235">
         <v>3</v>
       </c>
       <c r="O235">
         <v>3</v>
       </c>
       <c r="P235">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="Q235">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="R235">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S235">
         <v>3</v>
       </c>
       <c r="T235">
         <v>3</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
         <v>RAF</v>
       </c>
       <c r="B236" t="str">
         <v>DUP</v>
       </c>
       <c r="D236" t="str">
-        <v>Konrad Bartlewicz</v>
+        <v>Kacper Prasał</v>
       </c>
       <c r="E236">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F236">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="G236">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I236" t="str">
-        <v>caundy</v>
+        <v>iamkapoi</v>
       </c>
       <c r="J236">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="K236">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="L236">
         <v>3</v>
       </c>
       <c r="M236">
         <v>3</v>
       </c>
       <c r="N236">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O236">
         <v>4</v>
       </c>
       <c r="P236">
         <v>5</v>
       </c>
       <c r="Q236">
         <v>4</v>
       </c>
       <c r="R236">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S236">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T236">
         <v>3</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
         <v>RAF</v>
       </c>
       <c r="B237" t="str">
         <v>DUP</v>
       </c>
       <c r="D237" t="str">
-        <v>Maksymilian Chmielowiec</v>
+        <v>Kacper Prasał</v>
       </c>
       <c r="E237">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F237">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="G237">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I237" t="str">
-        <v>chmielooshek</v>
+        <v>iamkapoi</v>
       </c>
       <c r="J237">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="K237">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="L237">
         <v>3</v>
       </c>
       <c r="M237">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N237">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O237">
         <v>4</v>
       </c>
       <c r="P237">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="Q237">
         <v>3</v>
       </c>
       <c r="R237">
         <v>5</v>
       </c>
       <c r="S237">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="T237">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
         <v>RAF</v>
       </c>
       <c r="B238" t="str">
         <v>DUP</v>
       </c>
       <c r="D238" t="str">
-        <v>Maksymilian Chmielowiec</v>
+        <v>Konrad Bartlewicz</v>
       </c>
       <c r="E238">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="F238">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G238">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I238" t="str">
-        <v>chmielooshek</v>
+        <v>caundy</v>
       </c>
       <c r="J238">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="K238">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="L238">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M238">
         <v>3</v>
       </c>
       <c r="N238">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O238">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="P238">
         <v>5</v>
       </c>
       <c r="Q238">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="R238">
         <v>4</v>
       </c>
       <c r="S238">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="T238">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
         <v>RAF</v>
       </c>
       <c r="B239" t="str">
         <v>DUP</v>
       </c>
       <c r="D239" t="str">
-        <v>Maksymilian Chmielowiec</v>
+        <v>Konrad Bartlewicz</v>
       </c>
       <c r="E239">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F239">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G239">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I239" t="str">
-        <v>chmielooshek</v>
+        <v>caundy</v>
       </c>
       <c r="J239">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="K239">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="L239">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M239">
         <v>3</v>
       </c>
       <c r="N239">
         <v>3</v>
       </c>
       <c r="O239">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P239">
         <v>5</v>
       </c>
       <c r="Q239">
         <v>4</v>
       </c>
       <c r="R239">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S239">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T239">
         <v>3</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
         <v>RAF</v>
       </c>
       <c r="B240" t="str">
         <v>DUP</v>
       </c>
       <c r="D240" t="str">
-        <v>Marcin Stożek</v>
+        <v>Konrad Bartlewicz</v>
       </c>
       <c r="E240">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F240">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G240">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I240" t="str">
-        <v>keshy12</v>
+        <v>caundy</v>
       </c>
       <c r="J240">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K240">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="L240">
         <v>3</v>
       </c>
       <c r="M240">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N240">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O240">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P240">
         <v>5</v>
       </c>
       <c r="Q240">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R240">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="S240">
         <v>3</v>
       </c>
       <c r="T240">
         <v>3</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
         <v>RAF</v>
       </c>
       <c r="B241" t="str">
         <v>DUP</v>
       </c>
       <c r="D241" t="str">
-        <v>Marcin Stożek</v>
+        <v>Maksymilian Chmielowiec</v>
       </c>
       <c r="E241">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F241">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="G241">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I241" t="str">
-        <v>keshy12</v>
+        <v>chmielooshek</v>
       </c>
       <c r="J241">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="K241">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="L241">
         <v>3</v>
       </c>
       <c r="M241">
         <v>3</v>
       </c>
       <c r="N241">
         <v>4</v>
       </c>
       <c r="O241">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P241">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Q241">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R241">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="S241">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="T241">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
         <v>RAF</v>
       </c>
       <c r="B242" t="str">
         <v>DUP</v>
       </c>
       <c r="D242" t="str">
-        <v>Marcin Stożek</v>
+        <v>Maksymilian Chmielowiec</v>
       </c>
       <c r="E242">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F242">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G242">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I242" t="str">
-        <v>keshy12</v>
+        <v>chmielooshek</v>
       </c>
       <c r="J242">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="K242">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L242">
         <v>3</v>
       </c>
       <c r="M242">
         <v>3</v>
       </c>
       <c r="N242">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O242">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P242">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="Q242">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="R242">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="S242">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="T242">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
         <v>RAF</v>
       </c>
       <c r="B243" t="str">
         <v>DUP</v>
       </c>
       <c r="D243" t="str">
-        <v>Marek Czyż</v>
+        <v>Maksymilian Chmielowiec</v>
       </c>
       <c r="E243">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F243">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="G243">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I243" t="str">
-        <v>jenymaras</v>
+        <v>chmielooshek</v>
       </c>
       <c r="J243">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="K243">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="L243">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M243">
         <v>3</v>
       </c>
       <c r="N243">
         <v>3</v>
       </c>
       <c r="O243">
         <v>4</v>
       </c>
       <c r="P243">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q243">
         <v>4</v>
       </c>
       <c r="R243">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="S243">
         <v>4</v>
       </c>
       <c r="T243">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
         <v>RAF</v>
       </c>
       <c r="B244" t="str">
         <v>DUP</v>
       </c>
       <c r="D244" t="str">
-        <v>Marek Czyż</v>
+        <v>Marcin Stożek</v>
       </c>
       <c r="E244">
         <v>3</v>
       </c>
       <c r="F244">
         <v>30</v>
       </c>
       <c r="G244">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I244" t="str">
-        <v>jenymaras</v>
+        <v>keshy12</v>
       </c>
       <c r="J244">
         <v>3</v>
       </c>
       <c r="K244">
         <v>30</v>
       </c>
       <c r="L244">
         <v>3</v>
       </c>
       <c r="M244">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N244">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O244">
         <v>3</v>
       </c>
       <c r="P244">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q244">
         <v>3</v>
       </c>
       <c r="R244">
         <v>4</v>
       </c>
       <c r="S244">
         <v>3</v>
       </c>
       <c r="T244">
         <v>3</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
         <v>RAF</v>
       </c>
       <c r="B245" t="str">
         <v>DUP</v>
       </c>
       <c r="D245" t="str">
-        <v>Marek Czyż</v>
+        <v>Marcin Stożek</v>
       </c>
       <c r="E245">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F245">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G245">
         <v>2</v>
       </c>
       <c r="I245" t="str">
-        <v>jenymaras</v>
+        <v>keshy12</v>
       </c>
       <c r="J245">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K245">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L245">
         <v>3</v>
       </c>
       <c r="M245">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N245">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="O245">
         <v>3</v>
       </c>
       <c r="P245">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q245">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R245">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S245">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T245">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
         <v>RAF</v>
       </c>
       <c r="B246" t="str">
         <v>DUP</v>
       </c>
       <c r="D246" t="str">
-        <v>Marek Czyż</v>
+        <v>Marcin Stożek</v>
       </c>
       <c r="E246">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F246">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G246">
         <v>1</v>
       </c>
       <c r="I246" t="str">
-        <v>jenymaras</v>
+        <v>keshy12</v>
       </c>
       <c r="J246">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K246">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="L246">
         <v>3</v>
       </c>
       <c r="M246">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N246">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O246">
         <v>4</v>
       </c>
       <c r="P246">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Q246">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R246">
         <v>5</v>
       </c>
       <c r="S246">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T246">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
         <v>RAF</v>
       </c>
       <c r="B247" t="str">
         <v>DUP</v>
       </c>
       <c r="D247" t="str">
         <v>Mariusz Marszałek</v>
       </c>
       <c r="E247">
         <v>1</v>
       </c>
       <c r="F247">
         <v>28</v>
       </c>
       <c r="G247">
         <v>5</v>
       </c>
       <c r="I247" t="str">
         <v>madzestyk</v>
       </c>
       <c r="J247">
@@ -15877,51 +15892,51 @@
       </c>
       <c r="T264">
         <v>3</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
         <v>RAF</v>
       </c>
       <c r="B265" t="str">
         <v>DUP</v>
       </c>
       <c r="D265" t="str">
         <v>Michal Klucinski</v>
       </c>
       <c r="E265">
         <v>5</v>
       </c>
       <c r="F265">
         <v>32</v>
       </c>
       <c r="G265">
         <v>2</v>
       </c>
       <c r="I265" t="str">
-        <v>klucinski</v>
+        <v>michauk</v>
       </c>
       <c r="J265">
         <v>5</v>
       </c>
       <c r="K265">
         <v>32</v>
       </c>
       <c r="L265">
         <v>4</v>
       </c>
       <c r="M265">
         <v>3</v>
       </c>
       <c r="N265">
         <v>3</v>
       </c>
       <c r="O265">
         <v>4</v>
       </c>
       <c r="P265">
         <v>5</v>
       </c>
       <c r="Q265">
         <v>4</v>
       </c>
@@ -15933,51 +15948,51 @@
       </c>
       <c r="T265">
         <v>3</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
         <v>RAF</v>
       </c>
       <c r="B266" t="str">
         <v>DUP</v>
       </c>
       <c r="D266" t="str">
         <v>Michal Klucinski</v>
       </c>
       <c r="E266">
         <v>4</v>
       </c>
       <c r="F266">
         <v>31</v>
       </c>
       <c r="G266">
         <v>1</v>
       </c>
       <c r="I266" t="str">
-        <v>klucinski</v>
+        <v>michauk</v>
       </c>
       <c r="J266">
         <v>4</v>
       </c>
       <c r="K266">
         <v>31</v>
       </c>
       <c r="L266">
         <v>3</v>
       </c>
       <c r="M266">
         <v>4</v>
       </c>
       <c r="N266">
         <v>3</v>
       </c>
       <c r="O266">
         <v>4</v>
       </c>
       <c r="P266">
         <v>4</v>
       </c>
       <c r="Q266">
         <v>5</v>
       </c>