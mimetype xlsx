--- v1 (2026-02-13)
+++ v2 (2026-04-03)
@@ -2239,50 +2239,53 @@
         <v>54</v>
       </c>
       <c r="N41">
         <v>54</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
         <v>RAF</v>
       </c>
       <c r="B42" t="str">
         <v>T14</v>
       </c>
       <c r="C42">
         <v>14</v>
       </c>
       <c r="D42" t="str">
         <v>Marek Czyż</v>
       </c>
       <c r="E42">
         <v>15</v>
       </c>
       <c r="F42">
         <v>144</v>
       </c>
+      <c r="G42">
+        <v>322183</v>
+      </c>
       <c r="H42" t="str">
         <v>jenymaras</v>
       </c>
       <c r="I42">
         <v>-2</v>
       </c>
       <c r="J42">
         <v>5</v>
       </c>
       <c r="K42">
         <v>12</v>
       </c>
       <c r="L42">
         <v>37</v>
       </c>
       <c r="M42">
         <v>50</v>
       </c>
       <c r="N42">
         <v>57</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
         <v>RAF</v>
@@ -2536,51 +2539,51 @@
       </c>
       <c r="N48">
         <v>56</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
         <v>RAF</v>
       </c>
       <c r="B49" t="str">
         <v>22</v>
       </c>
       <c r="C49">
         <v>22</v>
       </c>
       <c r="D49" t="str">
         <v>Michal Klucinski</v>
       </c>
       <c r="E49">
         <v>27</v>
       </c>
       <c r="F49">
         <v>156</v>
       </c>
       <c r="H49" t="str">
-        <v>klucinski</v>
+        <v>michauk</v>
       </c>
       <c r="I49">
         <v>0</v>
       </c>
       <c r="J49">
         <v>16</v>
       </c>
       <c r="K49">
         <v>11</v>
       </c>
       <c r="L49">
         <v>39</v>
       </c>
       <c r="M49">
         <v>61</v>
       </c>
       <c r="N49">
         <v>56</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
         <v>RAF</v>
       </c>
       <c r="B50" t="str">
@@ -6102,50 +6105,53 @@
         <v>4</v>
       </c>
       <c r="W40">
         <v>5</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
         <v>RAF</v>
       </c>
       <c r="B41" t="str">
         <v>T13</v>
       </c>
       <c r="C41">
         <v>13</v>
       </c>
       <c r="D41" t="str">
         <v>Marek Czyż</v>
       </c>
       <c r="E41">
         <v>-2</v>
       </c>
       <c r="F41">
         <v>37</v>
       </c>
+      <c r="G41">
+        <v>322183</v>
+      </c>
       <c r="H41" t="str">
         <v>jenymaras</v>
       </c>
       <c r="I41">
         <v>-2</v>
       </c>
       <c r="J41">
         <v>37</v>
       </c>
       <c r="K41">
         <v>2</v>
       </c>
       <c r="L41">
         <v>3</v>
       </c>
       <c r="M41">
         <v>2</v>
       </c>
       <c r="N41">
         <v>2</v>
       </c>
       <c r="O41">
         <v>2</v>
       </c>
       <c r="P41">
@@ -6381,51 +6387,51 @@
       </c>
       <c r="W44">
         <v>2</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
         <v>RAF</v>
       </c>
       <c r="B45" t="str">
         <v>T17</v>
       </c>
       <c r="C45">
         <v>17</v>
       </c>
       <c r="D45" t="str">
         <v>Michal Klucinski</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
         <v>39</v>
       </c>
       <c r="H45" t="str">
-        <v>klucinski</v>
+        <v>michauk</v>
       </c>
       <c r="I45">
         <v>0</v>
       </c>
       <c r="J45">
         <v>39</v>
       </c>
       <c r="K45">
         <v>3</v>
       </c>
       <c r="L45">
         <v>3</v>
       </c>
       <c r="M45">
         <v>2</v>
       </c>
       <c r="N45">
         <v>2</v>
       </c>
       <c r="O45">
         <v>3</v>
       </c>
       <c r="P45">
         <v>4</v>
       </c>
@@ -10332,50 +10338,53 @@
         <v>4</v>
       </c>
       <c r="W35">
         <v>4</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v>RAF</v>
       </c>
       <c r="B36" t="str">
         <v>9</v>
       </c>
       <c r="C36">
         <v>9</v>
       </c>
       <c r="D36" t="str">
         <v>Marek Czyż</v>
       </c>
       <c r="E36">
         <v>3</v>
       </c>
       <c r="F36">
         <v>87</v>
       </c>
+      <c r="G36">
+        <v>322183</v>
+      </c>
       <c r="H36" t="str">
         <v>jenymaras</v>
       </c>
       <c r="I36">
         <v>5</v>
       </c>
       <c r="J36">
         <v>50</v>
       </c>
       <c r="K36">
         <v>5</v>
       </c>
       <c r="L36">
         <v>4</v>
       </c>
       <c r="M36">
         <v>3</v>
       </c>
       <c r="N36">
         <v>3</v>
       </c>
       <c r="O36">
         <v>3</v>
       </c>
       <c r="P36">
@@ -11309,51 +11318,51 @@
       </c>
       <c r="W49">
         <v>6</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
         <v>RAF</v>
       </c>
       <c r="B50" t="str">
         <v>23</v>
       </c>
       <c r="C50">
         <v>23</v>
       </c>
       <c r="D50" t="str">
         <v>Michal Klucinski</v>
       </c>
       <c r="E50">
         <v>16</v>
       </c>
       <c r="F50">
         <v>100</v>
       </c>
       <c r="H50" t="str">
-        <v>klucinski</v>
+        <v>michauk</v>
       </c>
       <c r="I50">
         <v>16</v>
       </c>
       <c r="J50">
         <v>61</v>
       </c>
       <c r="K50">
         <v>3</v>
       </c>
       <c r="L50">
         <v>7</v>
       </c>
       <c r="M50">
         <v>3</v>
       </c>
       <c r="N50">
         <v>3</v>
       </c>
       <c r="O50">
         <v>4</v>
       </c>
       <c r="P50">
         <v>3</v>
       </c>
@@ -15337,50 +15346,53 @@
         <v>4</v>
       </c>
       <c r="W41">
         <v>3</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
         <v>RAF</v>
       </c>
       <c r="B42" t="str">
         <v>T14</v>
       </c>
       <c r="C42">
         <v>14</v>
       </c>
       <c r="D42" t="str">
         <v>Marek Czyż</v>
       </c>
       <c r="E42">
         <v>15</v>
       </c>
       <c r="F42">
         <v>144</v>
       </c>
+      <c r="G42">
+        <v>322183</v>
+      </c>
       <c r="H42" t="str">
         <v>jenymaras</v>
       </c>
       <c r="I42">
         <v>12</v>
       </c>
       <c r="J42">
         <v>57</v>
       </c>
       <c r="K42">
         <v>4</v>
       </c>
       <c r="L42">
         <v>4</v>
       </c>
       <c r="M42">
         <v>5</v>
       </c>
       <c r="N42">
         <v>4</v>
       </c>
       <c r="O42">
         <v>3</v>
       </c>
       <c r="P42">
@@ -15823,51 +15835,51 @@
       </c>
       <c r="W48">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
         <v>RAF</v>
       </c>
       <c r="B49" t="str">
         <v>22</v>
       </c>
       <c r="C49">
         <v>22</v>
       </c>
       <c r="D49" t="str">
         <v>Michal Klucinski</v>
       </c>
       <c r="E49">
         <v>27</v>
       </c>
       <c r="F49">
         <v>156</v>
       </c>
       <c r="H49" t="str">
-        <v>klucinski</v>
+        <v>michauk</v>
       </c>
       <c r="I49">
         <v>11</v>
       </c>
       <c r="J49">
         <v>56</v>
       </c>
       <c r="K49">
         <v>4</v>
       </c>
       <c r="L49">
         <v>6</v>
       </c>
       <c r="M49">
         <v>4</v>
       </c>
       <c r="N49">
         <v>3</v>
       </c>
       <c r="O49">
         <v>4</v>
       </c>
       <c r="P49">
         <v>4</v>
       </c>