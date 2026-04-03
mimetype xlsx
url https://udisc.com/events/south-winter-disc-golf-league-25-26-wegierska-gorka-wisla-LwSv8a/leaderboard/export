--- v2 (2026-02-13)
+++ v3 (2026-04-03)
@@ -1945,50 +1945,53 @@
         <v>36</v>
       </c>
       <c r="P30">
         <v>34</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>RAF</v>
       </c>
       <c r="B31" t="str">
         <v>T9</v>
       </c>
       <c r="C31">
         <v>9</v>
       </c>
       <c r="D31" t="str">
         <v>Marek Czyż</v>
       </c>
       <c r="E31">
         <v>-5</v>
       </c>
       <c r="F31">
         <v>127</v>
       </c>
+      <c r="G31">
+        <v>322183</v>
+      </c>
       <c r="H31" t="str">
         <v>jenymaras</v>
       </c>
       <c r="I31">
         <v>-2</v>
       </c>
       <c r="J31">
         <v>-1</v>
       </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31">
         <v>-3</v>
       </c>
       <c r="M31">
         <v>31</v>
       </c>
       <c r="N31">
         <v>32</v>
       </c>
       <c r="O31">
         <v>34</v>
       </c>
       <c r="P31">
@@ -5273,223 +5276,226 @@
       </c>
       <c r="R32">
         <v>2</v>
       </c>
       <c r="S32">
         <v>3</v>
       </c>
       <c r="T32">
         <v>4</v>
       </c>
       <c r="U32">
         <v>2</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
         <v>RAF</v>
       </c>
       <c r="B33" t="str">
         <v>T8</v>
       </c>
       <c r="C33">
         <v>8</v>
       </c>
       <c r="D33" t="str">
-        <v>Kacper Prasał</v>
+        <v>Marek Czyż</v>
       </c>
       <c r="E33">
         <v>-2</v>
       </c>
       <c r="F33">
         <v>31</v>
       </c>
+      <c r="G33">
+        <v>322183</v>
+      </c>
       <c r="H33" t="str">
-        <v>iamkapoi</v>
+        <v>jenymaras</v>
       </c>
       <c r="I33">
         <v>-2</v>
       </c>
       <c r="J33">
         <v>31</v>
       </c>
       <c r="K33">
         <v>3</v>
       </c>
       <c r="L33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N33">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O33">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q33">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="S33">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="T33">
         <v>2</v>
       </c>
       <c r="U33">
         <v>3</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
         <v>RAF</v>
       </c>
       <c r="B34" t="str">
         <v>T8</v>
       </c>
       <c r="C34">
         <v>8</v>
       </c>
       <c r="D34" t="str">
-        <v>Marcin Stożek</v>
+        <v>Kacper Prasał</v>
       </c>
       <c r="E34">
         <v>-2</v>
       </c>
       <c r="F34">
         <v>31</v>
       </c>
       <c r="H34" t="str">
-        <v>keshy12</v>
+        <v>iamkapoi</v>
       </c>
       <c r="I34">
         <v>-2</v>
       </c>
       <c r="J34">
         <v>31</v>
       </c>
       <c r="K34">
         <v>3</v>
       </c>
       <c r="L34">
         <v>2</v>
       </c>
       <c r="M34">
         <v>3</v>
       </c>
       <c r="N34">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="O34">
         <v>3</v>
       </c>
       <c r="P34">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Q34">
         <v>3</v>
       </c>
       <c r="R34">
         <v>3</v>
       </c>
       <c r="S34">
         <v>2</v>
       </c>
       <c r="T34">
         <v>2</v>
       </c>
       <c r="U34">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
         <v>RAF</v>
       </c>
       <c r="B35" t="str">
         <v>T8</v>
       </c>
       <c r="C35">
         <v>8</v>
       </c>
       <c r="D35" t="str">
-        <v>Marek Czyż</v>
+        <v>Marcin Stożek</v>
       </c>
       <c r="E35">
         <v>-2</v>
       </c>
       <c r="F35">
         <v>31</v>
       </c>
       <c r="H35" t="str">
-        <v>jenymaras</v>
+        <v>keshy12</v>
       </c>
       <c r="I35">
         <v>-2</v>
       </c>
       <c r="J35">
         <v>31</v>
       </c>
       <c r="K35">
         <v>3</v>
       </c>
       <c r="L35">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M35">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N35">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O35">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P35">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="Q35">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="R35">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="S35">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T35">
         <v>2</v>
       </c>
       <c r="U35">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v>RAF</v>
       </c>
       <c r="B36" t="str">
         <v>T8</v>
       </c>
       <c r="C36">
         <v>8</v>
       </c>
       <c r="D36" t="str">
         <v>Sylwester Szczypczyk</v>
       </c>
       <c r="E36">
         <v>-2</v>
       </c>
       <c r="F36">
         <v>31</v>
       </c>
       <c r="H36" t="str">
         <v>sylwo132</v>
       </c>
       <c r="I36">
@@ -9024,50 +9030,53 @@
         <v>3</v>
       </c>
       <c r="U35">
         <v>2</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
         <v>RAF</v>
       </c>
       <c r="B36" t="str">
         <v>T10</v>
       </c>
       <c r="C36">
         <v>10</v>
       </c>
       <c r="D36" t="str">
         <v>Marek Czyż</v>
       </c>
       <c r="E36">
         <v>-3</v>
       </c>
       <c r="F36">
         <v>63</v>
       </c>
+      <c r="G36">
+        <v>322183</v>
+      </c>
       <c r="H36" t="str">
         <v>jenymaras</v>
       </c>
       <c r="I36">
         <v>-1</v>
       </c>
       <c r="J36">
         <v>32</v>
       </c>
       <c r="K36">
         <v>2</v>
       </c>
       <c r="L36">
         <v>3</v>
       </c>
       <c r="M36">
         <v>3</v>
       </c>
       <c r="N36">
         <v>3</v>
       </c>
       <c r="O36">
         <v>3</v>
       </c>
       <c r="P36">
@@ -12776,50 +12785,53 @@
         <v>3</v>
       </c>
       <c r="U38">
         <v>2</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
         <v>RAF</v>
       </c>
       <c r="B39" t="str">
         <v>T15</v>
       </c>
       <c r="C39">
         <v>15</v>
       </c>
       <c r="D39" t="str">
         <v>Marek Czyż</v>
       </c>
       <c r="E39">
         <v>-2</v>
       </c>
       <c r="F39">
         <v>97</v>
       </c>
+      <c r="G39">
+        <v>322183</v>
+      </c>
       <c r="H39" t="str">
         <v>jenymaras</v>
       </c>
       <c r="I39">
         <v>1</v>
       </c>
       <c r="J39">
         <v>34</v>
       </c>
       <c r="K39">
         <v>2</v>
       </c>
       <c r="L39">
         <v>5</v>
       </c>
       <c r="M39">
         <v>3</v>
       </c>
       <c r="N39">
         <v>3</v>
       </c>
       <c r="O39">
         <v>3</v>
       </c>
       <c r="P39">
@@ -15819,50 +15831,53 @@
         <v>3</v>
       </c>
       <c r="U30">
         <v>2</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
         <v>RAF</v>
       </c>
       <c r="B31" t="str">
         <v>T9</v>
       </c>
       <c r="C31">
         <v>9</v>
       </c>
       <c r="D31" t="str">
         <v>Marek Czyż</v>
       </c>
       <c r="E31">
         <v>-5</v>
       </c>
       <c r="F31">
         <v>127</v>
       </c>
+      <c r="G31">
+        <v>322183</v>
+      </c>
       <c r="H31" t="str">
         <v>jenymaras</v>
       </c>
       <c r="I31">
         <v>-3</v>
       </c>
       <c r="J31">
         <v>30</v>
       </c>
       <c r="K31">
         <v>3</v>
       </c>
       <c r="L31">
         <v>3</v>
       </c>
       <c r="M31">
         <v>3</v>
       </c>
       <c r="N31">
         <v>3</v>
       </c>
       <c r="O31">
         <v>3</v>
       </c>
       <c r="P31">