--- v0 (2025-12-12)
+++ v1 (2026-04-03)
@@ -1669,51 +1669,51 @@
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>OPEN</v>
       </c>
       <c r="B15" t="str">
         <v>9</v>
       </c>
       <c r="C15">
         <v>9</v>
       </c>
       <c r="D15" t="str">
         <v>James Koepnick</v>
       </c>
       <c r="E15">
         <v>4</v>
       </c>
       <c r="F15">
         <v>64</v>
       </c>
       <c r="G15">
         <v>203027</v>
       </c>
       <c r="H15" t="str">
-        <v>thievestheatre</v>
+        <v>imkoep</v>
       </c>
       <c r="I15">
         <v>4</v>
       </c>
       <c r="J15">
         <v>64</v>
       </c>
       <c r="K15">
         <v>2</v>
       </c>
       <c r="L15">
         <v>3</v>
       </c>
       <c r="M15">
         <v>8</v>
       </c>
       <c r="N15">
         <v>2</v>
       </c>
       <c r="O15">
         <v>3</v>
       </c>
       <c r="P15">
         <v>4</v>
       </c>