--- v0 (2025-12-12)
+++ v1 (2026-04-03)
@@ -800,51 +800,51 @@
       </c>
       <c r="AB4">
         <v>3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>OPEN</v>
       </c>
       <c r="B5" t="str">
         <v>T3</v>
       </c>
       <c r="C5">
         <v>3</v>
       </c>
       <c r="D5" t="str">
         <v>James Koepnick &amp; Lance Rainey</v>
       </c>
       <c r="E5">
         <v>-9</v>
       </c>
       <c r="F5">
         <v>51</v>
       </c>
       <c r="H5" t="str">
-        <v>thievestheatre,lancers</v>
+        <v>imkoep,lancers</v>
       </c>
       <c r="I5">
         <v>-9</v>
       </c>
       <c r="J5">
         <v>51</v>
       </c>
       <c r="K5">
         <v>3</v>
       </c>
       <c r="L5">
         <v>2</v>
       </c>
       <c r="M5">
         <v>3</v>
       </c>
       <c r="N5">
         <v>3</v>
       </c>
       <c r="O5">
         <v>4</v>
       </c>
       <c r="P5">
         <v>2</v>
       </c>