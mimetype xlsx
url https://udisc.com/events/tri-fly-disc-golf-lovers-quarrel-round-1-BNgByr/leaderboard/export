--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -912,136 +912,208 @@
       </c>
       <c r="AC5">
         <v>3</v>
       </c>
       <c r="AD5">
         <v>2</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>AA</v>
       </c>
       <c r="B6" t="str">
         <v>5</v>
       </c>
       <c r="C6">
         <v>5</v>
       </c>
       <c r="D6" t="str">
         <v xml:space="preserve">Blake Rogers &amp; Alex Warters </v>
       </c>
       <c r="E6">
         <v>-3</v>
       </c>
       <c r="F6">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="G6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I6" t="str">
         <v>ekalb888,alexwarters</v>
       </c>
       <c r="J6">
         <v>-3</v>
       </c>
       <c r="K6">
-        <v>21</v>
+        <v>60</v>
+      </c>
+      <c r="L6">
+        <v>3</v>
+      </c>
+      <c r="M6">
+        <v>2</v>
       </c>
       <c r="N6">
         <v>3</v>
       </c>
       <c r="O6">
         <v>3</v>
       </c>
       <c r="P6">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q6">
         <v>3</v>
       </c>
       <c r="R6">
         <v>4</v>
       </c>
       <c r="S6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T6">
         <v>3</v>
+      </c>
+      <c r="U6">
+        <v>3</v>
+      </c>
+      <c r="V6">
+        <v>4</v>
+      </c>
+      <c r="W6">
+        <v>3</v>
+      </c>
+      <c r="X6">
+        <v>3</v>
+      </c>
+      <c r="Y6">
+        <v>2</v>
+      </c>
+      <c r="Z6">
+        <v>3</v>
+      </c>
+      <c r="AA6">
+        <v>3</v>
+      </c>
+      <c r="AB6">
+        <v>6</v>
+      </c>
+      <c r="AC6">
+        <v>3</v>
+      </c>
+      <c r="AD6">
+        <v>2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>AA</v>
       </c>
       <c r="B7" t="str">
         <v>6</v>
       </c>
       <c r="C7">
         <v>6</v>
       </c>
       <c r="D7" t="str">
         <v>Brandon Zack &amp; Scott Puskas</v>
       </c>
       <c r="E7">
         <v>-2</v>
       </c>
       <c r="F7">
-        <v>22</v>
+        <v>61</v>
       </c>
       <c r="G7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I7" t="str">
         <v>bzack22,filterboy79</v>
       </c>
       <c r="J7">
         <v>-2</v>
       </c>
       <c r="K7">
-        <v>22</v>
+        <v>61</v>
+      </c>
+      <c r="L7">
+        <v>4</v>
+      </c>
+      <c r="M7">
+        <v>2</v>
       </c>
       <c r="N7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O7">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P7">
         <v>3</v>
       </c>
       <c r="Q7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="R7">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="S7">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="T7">
+        <v>3</v>
+      </c>
+      <c r="U7">
+        <v>3</v>
+      </c>
+      <c r="V7">
+        <v>3</v>
+      </c>
+      <c r="W7">
+        <v>3</v>
+      </c>
+      <c r="X7">
+        <v>4</v>
+      </c>
+      <c r="Y7">
+        <v>3</v>
+      </c>
+      <c r="Z7">
+        <v>3</v>
+      </c>
+      <c r="AA7">
+        <v>3</v>
+      </c>
+      <c r="AB7">
+        <v>4</v>
+      </c>
+      <c r="AC7">
+        <v>3</v>
+      </c>
+      <c r="AD7">
         <v>3</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>AA</v>
       </c>
       <c r="B8" t="str">
         <v>7</v>
       </c>
       <c r="C8">
         <v>7</v>
       </c>
       <c r="D8" t="str">
         <v>Alvin Robertson &amp; Robbie Squire</v>
       </c>
       <c r="E8">
         <v>-1</v>
       </c>
       <c r="F8">
         <v>62</v>
       </c>
       <c r="G8">
         <v>1</v>
       </c>
@@ -1184,214 +1256,142 @@
       </c>
       <c r="Y9">
         <v>3</v>
       </c>
       <c r="Z9">
         <v>4</v>
       </c>
       <c r="AA9">
         <v>3</v>
       </c>
       <c r="AB9">
         <v>5</v>
       </c>
       <c r="AC9">
         <v>4</v>
       </c>
       <c r="AD9">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>AA</v>
       </c>
       <c r="B10" t="str">
-        <v>DUP</v>
+        <v>DNF</v>
       </c>
       <c r="D10" t="str">
         <v xml:space="preserve">Blake Rogers &amp; Alex Warters </v>
       </c>
       <c r="E10">
         <v>-3</v>
       </c>
       <c r="F10">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="G10">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I10" t="str">
         <v>ekalb888,alexwarters</v>
       </c>
       <c r="J10">
         <v>-3</v>
       </c>
       <c r="K10">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="N10">
         <v>3</v>
       </c>
       <c r="O10">
         <v>3</v>
       </c>
       <c r="P10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q10">
         <v>3</v>
       </c>
       <c r="R10">
         <v>4</v>
       </c>
       <c r="S10">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T10">
         <v>3</v>
-      </c>
-[...28 lines deleted...]
-        <v>2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>AA</v>
       </c>
       <c r="B11" t="str">
-        <v>DUP</v>
+        <v>DNF</v>
       </c>
       <c r="D11" t="str">
         <v>Brandon Zack &amp; Scott Puskas</v>
       </c>
       <c r="E11">
         <v>-2</v>
       </c>
       <c r="F11">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="G11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I11" t="str">
         <v>bzack22,filterboy79</v>
       </c>
       <c r="J11">
         <v>-2</v>
       </c>
       <c r="K11">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="N11">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O11">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P11">
         <v>3</v>
       </c>
       <c r="Q11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="R11">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="S11">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="T11">
-        <v>3</v>
-[...28 lines deleted...]
-      <c r="AD11">
         <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>BB</v>
       </c>
       <c r="B12" t="str">
         <v>1</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12" t="str">
         <v>John Grand &amp; Rich Arcos</v>
       </c>
       <c r="E12">
         <v>-2</v>
       </c>
       <c r="F12">
         <v>61</v>
       </c>
       <c r="G12">
         <v>1</v>
       </c>
@@ -1896,161 +1896,158 @@
       </c>
       <c r="AA17">
         <v>3</v>
       </c>
       <c r="AB17">
         <v>7</v>
       </c>
       <c r="AC17">
         <v>4</v>
       </c>
       <c r="AD17">
         <v>3</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>Co</v>
       </c>
       <c r="B18" t="str">
         <v>1</v>
       </c>
       <c r="C18">
         <v>1</v>
       </c>
       <c r="D18" t="str">
-        <v xml:space="preserve">Michael Reiter </v>
+        <v>stacey ray &amp; Tom Ray</v>
       </c>
       <c r="E18">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="F18">
-        <v>3</v>
+        <v>98</v>
       </c>
       <c r="G18">
         <v>1</v>
       </c>
       <c r="I18" t="str">
-        <v>mdreiter</v>
+        <v>staceyray,jakesirduke</v>
       </c>
       <c r="J18">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="K18">
-        <v>3</v>
+        <v>98</v>
+      </c>
+      <c r="L18">
+        <v>3</v>
+      </c>
+      <c r="M18">
+        <v>4</v>
+      </c>
+      <c r="N18">
+        <v>4</v>
+      </c>
+      <c r="O18">
+        <v>5</v>
+      </c>
+      <c r="P18">
+        <v>4</v>
+      </c>
+      <c r="Q18">
+        <v>6</v>
+      </c>
+      <c r="R18">
+        <v>6</v>
+      </c>
+      <c r="S18">
+        <v>6</v>
+      </c>
+      <c r="T18">
+        <v>8</v>
+      </c>
+      <c r="U18">
+        <v>4</v>
+      </c>
+      <c r="V18">
+        <v>5</v>
+      </c>
+      <c r="W18">
+        <v>5</v>
+      </c>
+      <c r="X18">
+        <v>8</v>
+      </c>
+      <c r="Y18">
+        <v>4</v>
+      </c>
+      <c r="Z18">
+        <v>4</v>
+      </c>
+      <c r="AA18">
+        <v>4</v>
+      </c>
+      <c r="AB18">
+        <v>9</v>
       </c>
       <c r="AC18">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="AD18">
+        <v>4</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
         <v>Co</v>
       </c>
       <c r="B19" t="str">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>DNF</v>
       </c>
       <c r="D19" t="str">
-        <v>stacey ray &amp; Tom Ray</v>
+        <v xml:space="preserve">Michael Reiter </v>
       </c>
       <c r="E19">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="F19">
-        <v>98</v>
+        <v>3</v>
       </c>
       <c r="G19">
         <v>1</v>
       </c>
       <c r="I19" t="str">
-        <v>staceyray,jakesirduke</v>
+        <v>mdreiter</v>
       </c>
       <c r="J19">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="K19">
-        <v>98</v>
-[...50 lines deleted...]
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="AC19">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:AD19"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Event results</vt:lpstr>