--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -5695,51 +5695,51 @@
       </c>
       <c r="AB65">
         <v>3</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
         <v>MA2</v>
       </c>
       <c r="B66" t="str">
         <v>T29</v>
       </c>
       <c r="C66">
         <v>29</v>
       </c>
       <c r="D66" t="str">
         <v>Robert McClelon III</v>
       </c>
       <c r="E66">
         <v>2</v>
       </c>
       <c r="F66">
         <v>56</v>
       </c>
       <c r="H66" t="str">
-        <v>drbobertson</v>
+        <v>robmc3</v>
       </c>
       <c r="I66">
         <v>2</v>
       </c>
       <c r="J66">
         <v>56</v>
       </c>
       <c r="K66">
         <v>3</v>
       </c>
       <c r="L66">
         <v>3</v>
       </c>
       <c r="M66">
         <v>3</v>
       </c>
       <c r="N66">
         <v>3</v>
       </c>
       <c r="O66">
         <v>4</v>
       </c>
       <c r="P66">
         <v>5</v>
       </c>
@@ -11408,203 +11408,206 @@
       </c>
       <c r="Y139">
         <v>2</v>
       </c>
       <c r="Z139">
         <v>2</v>
       </c>
       <c r="AA139">
         <v>3</v>
       </c>
       <c r="AB139">
         <v>4</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
         <v>MA40</v>
       </c>
       <c r="B140" t="str">
         <v>T12</v>
       </c>
       <c r="C140">
         <v>12</v>
       </c>
       <c r="D140" t="str">
-        <v>Crispin Jeffrey-Franco</v>
+        <v>Erinn McManus</v>
       </c>
       <c r="E140">
         <v>-3</v>
       </c>
       <c r="F140">
         <v>51</v>
       </c>
+      <c r="G140">
+        <v>214474</v>
+      </c>
       <c r="H140" t="str">
-        <v>crispinjf</v>
+        <v>emcmanus82</v>
       </c>
       <c r="I140">
         <v>-3</v>
       </c>
       <c r="J140">
         <v>51</v>
       </c>
       <c r="K140">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L140">
         <v>3</v>
       </c>
       <c r="M140">
         <v>2</v>
       </c>
       <c r="N140">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="O140">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="P140">
         <v>3</v>
       </c>
       <c r="Q140">
         <v>3</v>
       </c>
       <c r="R140">
         <v>3</v>
       </c>
       <c r="S140">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="T140">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="U140">
         <v>3</v>
       </c>
       <c r="V140">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="W140">
         <v>3</v>
       </c>
       <c r="X140">
         <v>3</v>
       </c>
       <c r="Y140">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Z140">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AA140">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AB140">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
         <v>MA40</v>
       </c>
       <c r="B141" t="str">
         <v>T12</v>
       </c>
       <c r="C141">
         <v>12</v>
       </c>
       <c r="D141" t="str">
-        <v>Erinn McManus</v>
+        <v>Crispin Jeffrey-Franco</v>
       </c>
       <c r="E141">
         <v>-3</v>
       </c>
       <c r="F141">
         <v>51</v>
       </c>
       <c r="H141" t="str">
-        <v>emcmanus82</v>
+        <v>crispinjf</v>
       </c>
       <c r="I141">
         <v>-3</v>
       </c>
       <c r="J141">
         <v>51</v>
       </c>
       <c r="K141">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L141">
         <v>3</v>
       </c>
       <c r="M141">
         <v>2</v>
       </c>
       <c r="N141">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="O141">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="P141">
         <v>3</v>
       </c>
       <c r="Q141">
         <v>3</v>
       </c>
       <c r="R141">
         <v>3</v>
       </c>
       <c r="S141">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="T141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="U141">
         <v>3</v>
       </c>
       <c r="V141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="W141">
         <v>3</v>
       </c>
       <c r="X141">
         <v>3</v>
       </c>
       <c r="Y141">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Z141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AA141">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AB141">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
         <v>MA40</v>
       </c>
       <c r="B142" t="str">
         <v>T14</v>
       </c>
       <c r="C142">
         <v>14</v>
       </c>
       <c r="D142" t="str">
         <v>Ben Shelley</v>
       </c>
       <c r="E142">
         <v>-2</v>
       </c>
       <c r="F142">
         <v>52</v>
       </c>
       <c r="H142" t="str">
         <v>shellbend</v>
       </c>
       <c r="I142">