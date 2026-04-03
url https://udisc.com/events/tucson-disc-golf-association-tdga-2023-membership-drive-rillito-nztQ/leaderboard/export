--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -5036,51 +5036,51 @@
       </c>
       <c r="AB55">
         <v>4</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
         <v>MA2</v>
       </c>
       <c r="B56" t="str">
         <v>T23</v>
       </c>
       <c r="C56">
         <v>23</v>
       </c>
       <c r="D56" t="str">
         <v>Robert McClelon III</v>
       </c>
       <c r="E56">
         <v>9</v>
       </c>
       <c r="F56">
         <v>64</v>
       </c>
       <c r="H56" t="str">
-        <v>drbobertson</v>
+        <v>robmc3</v>
       </c>
       <c r="I56">
         <v>9</v>
       </c>
       <c r="J56">
         <v>64</v>
       </c>
       <c r="K56">
         <v>4</v>
       </c>
       <c r="L56">
         <v>4</v>
       </c>
       <c r="M56">
         <v>4</v>
       </c>
       <c r="N56">
         <v>3</v>
       </c>
       <c r="O56">
         <v>3</v>
       </c>
       <c r="P56">
         <v>4</v>
       </c>
@@ -11170,50 +11170,53 @@
       <c r="AA129">
         <v>5</v>
       </c>
       <c r="AB129">
         <v>2</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
         <v>MA40</v>
       </c>
       <c r="B130" t="str">
         <v>T13</v>
       </c>
       <c r="C130">
         <v>13</v>
       </c>
       <c r="D130" t="str">
         <v>Erinn McManus</v>
       </c>
       <c r="E130">
         <v>7</v>
       </c>
       <c r="F130">
         <v>62</v>
+      </c>
+      <c r="G130">
+        <v>214474</v>
       </c>
       <c r="H130" t="str">
         <v>emcmanus82</v>
       </c>
       <c r="I130">
         <v>7</v>
       </c>
       <c r="J130">
         <v>62</v>
       </c>
       <c r="K130">
         <v>3</v>
       </c>
       <c r="L130">
         <v>2</v>
       </c>
       <c r="M130">
         <v>3</v>
       </c>
       <c r="N130">
         <v>3</v>
       </c>
       <c r="O130">
         <v>4</v>
       </c>