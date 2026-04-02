--- v0 (2025-12-16)
+++ v1 (2026-04-02)
@@ -2647,197 +2647,200 @@
       </c>
       <c r="Y26">
         <v>9</v>
       </c>
       <c r="Z26">
         <v>6</v>
       </c>
       <c r="AA26">
         <v>2</v>
       </c>
       <c r="AB26">
         <v>5</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
         <v>KL4</v>
       </c>
       <c r="B27" t="str">
         <v>T8</v>
       </c>
       <c r="C27">
         <v>8</v>
       </c>
       <c r="D27" t="str">
-        <v>Henrik Severinsen</v>
+        <v>Jørgen Antonsen Brokstad</v>
       </c>
       <c r="E27">
         <v>20</v>
       </c>
       <c r="F27">
         <v>81</v>
       </c>
+      <c r="G27">
+        <v>322191</v>
+      </c>
       <c r="H27" t="str">
-        <v>sevvern</v>
+        <v>artigno</v>
       </c>
       <c r="I27">
         <v>20</v>
       </c>
       <c r="J27">
         <v>81</v>
       </c>
       <c r="K27">
+        <v>3</v>
+      </c>
+      <c r="L27">
+        <v>5</v>
+      </c>
+      <c r="M27">
+        <v>4</v>
+      </c>
+      <c r="N27">
+        <v>3</v>
+      </c>
+      <c r="O27">
+        <v>4</v>
+      </c>
+      <c r="P27">
+        <v>4</v>
+      </c>
+      <c r="Q27">
+        <v>6</v>
+      </c>
+      <c r="R27">
         <v>7</v>
       </c>
-      <c r="L27">
-[...19 lines deleted...]
-      </c>
       <c r="S27">
         <v>3</v>
       </c>
       <c r="T27">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="U27">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="V27">
         <v>3</v>
       </c>
       <c r="W27">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="X27">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="Y27">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Z27">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AA27">
         <v>3</v>
       </c>
       <c r="AB27">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
         <v>KL4</v>
       </c>
       <c r="B28" t="str">
         <v>T8</v>
       </c>
       <c r="C28">
         <v>8</v>
       </c>
       <c r="D28" t="str">
-        <v>Jørgen Antonsen Brokstad</v>
+        <v>Henrik Severinsen</v>
       </c>
       <c r="E28">
         <v>20</v>
       </c>
       <c r="F28">
         <v>81</v>
       </c>
       <c r="H28" t="str">
-        <v>artigno</v>
+        <v>sevvern</v>
       </c>
       <c r="I28">
         <v>20</v>
       </c>
       <c r="J28">
         <v>81</v>
       </c>
       <c r="K28">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="L28">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M28">
         <v>4</v>
       </c>
       <c r="N28">
         <v>3</v>
       </c>
       <c r="O28">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P28">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="Q28">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="R28">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="S28">
         <v>3</v>
       </c>
       <c r="T28">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="U28">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="V28">
         <v>3</v>
       </c>
       <c r="W28">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="X28">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Y28">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="Z28">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AA28">
         <v>3</v>
       </c>
       <c r="AB28">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:AB28"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>