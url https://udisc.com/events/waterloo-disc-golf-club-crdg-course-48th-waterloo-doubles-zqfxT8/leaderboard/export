--- v0 (2025-10-21)
+++ v1 (2026-04-03)
@@ -3135,51 +3135,51 @@
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
         <v>MA1</v>
       </c>
       <c r="B32" t="str">
         <v>12</v>
       </c>
       <c r="C32">
         <v>12</v>
       </c>
       <c r="D32" t="str">
         <v>Matthew Montoya &amp; Blake Kennedy</v>
       </c>
       <c r="E32">
         <v>-4</v>
       </c>
       <c r="F32">
         <v>53</v>
       </c>
       <c r="G32">
         <v>1</v>
       </c>
       <c r="I32" t="str">
-        <v>mattylite15,blakek7</v>
+        <v>mattyflight15,blakek7</v>
       </c>
       <c r="J32">
         <v>-4</v>
       </c>
       <c r="K32">
         <v>53</v>
       </c>
       <c r="L32">
         <v>3</v>
       </c>
       <c r="M32">
         <v>2</v>
       </c>
       <c r="N32">
         <v>4</v>
       </c>
       <c r="O32">
         <v>2</v>
       </c>
       <c r="P32">
         <v>3</v>
       </c>
       <c r="Q32">
         <v>4</v>
       </c>
@@ -8209,51 +8209,51 @@
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
         <v>MA40</v>
       </c>
       <c r="B91" t="str">
         <v>T5</v>
       </c>
       <c r="C91">
         <v>5</v>
       </c>
       <c r="D91" t="str">
         <v>BZ Strick &amp; Jason Martin</v>
       </c>
       <c r="E91">
         <v>-13</v>
       </c>
       <c r="F91">
         <v>44</v>
       </c>
       <c r="G91">
         <v>1</v>
       </c>
       <c r="I91" t="str">
-        <v>bzstrick,stretch42</v>
+        <v>stretch42,bzstrick</v>
       </c>
       <c r="J91">
         <v>-13</v>
       </c>
       <c r="K91">
         <v>44</v>
       </c>
       <c r="L91">
         <v>3</v>
       </c>
       <c r="M91">
         <v>3</v>
       </c>
       <c r="N91">
         <v>2</v>
       </c>
       <c r="O91">
         <v>2</v>
       </c>
       <c r="P91">
         <v>3</v>
       </c>
       <c r="Q91">
         <v>2</v>
       </c>
@@ -11735,51 +11735,51 @@
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
         <v>Mixed</v>
       </c>
       <c r="B132" t="str">
         <v>T10</v>
       </c>
       <c r="C132">
         <v>10</v>
       </c>
       <c r="D132" t="str">
         <v>Lisa Millman &amp; Karl Loftis</v>
       </c>
       <c r="E132">
         <v>-4</v>
       </c>
       <c r="F132">
         <v>53</v>
       </c>
       <c r="G132">
         <v>1</v>
       </c>
       <c r="I132" t="str">
-        <v>lismillman,litothebandido</v>
+        <v>litothebandido,lismillman</v>
       </c>
       <c r="J132">
         <v>-4</v>
       </c>
       <c r="K132">
         <v>53</v>
       </c>
       <c r="L132">
         <v>3</v>
       </c>
       <c r="M132">
         <v>2</v>
       </c>
       <c r="N132">
         <v>5</v>
       </c>
       <c r="O132">
         <v>3</v>
       </c>
       <c r="P132">
         <v>4</v>
       </c>
       <c r="Q132">
         <v>4</v>
       </c>