--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -2415,51 +2415,51 @@
       </c>
       <c r="AC22">
         <v>3</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
         <v>Pecker</v>
       </c>
       <c r="B23" t="str">
         <v>T20</v>
       </c>
       <c r="C23">
         <v>20</v>
       </c>
       <c r="D23" t="str">
         <v>Dyllon ware</v>
       </c>
       <c r="E23">
         <v>-3</v>
       </c>
       <c r="F23">
         <v>54</v>
       </c>
       <c r="H23" t="str">
-        <v>warewolf1124</v>
+        <v>dillydilly1124</v>
       </c>
       <c r="I23">
         <v>-3</v>
       </c>
       <c r="J23">
         <v>54</v>
       </c>
       <c r="K23">
         <v>3</v>
       </c>
       <c r="L23">
         <v>3</v>
       </c>
       <c r="M23">
         <v>3</v>
       </c>
       <c r="N23">
         <v>3</v>
       </c>
       <c r="O23">
         <v>2</v>
       </c>
       <c r="P23">
         <v>3</v>
       </c>